--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -492,51 +492,51 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: SeedMaster Dual Knife Opener</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: A</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: A</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-05-03 07:23</t>
+          <t>Generated: 2026-06-17 15:57</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
@@ -820,56 +820,56 @@
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>900080</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
           <t>BDL, TRANSPORT HOOKS - 8 X 6 AXLE - JD</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr"/>
       <c r="D22" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
           <t>Shipping</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>250875</t>
+          <t>250878</t>
         </is>
       </c>
       <c r="B23" s="3" t="inlineStr">
         <is>
-          <t>MANUAL, OPERATORS – TOOLBAR/UPII/NOVA - STAGE 1</t>
+          <t>MANUAL, OPERATORS</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr"/>
       <c r="D23" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
           <t>Configuration Type</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>602510</t>
         </is>
       </c>
       <c r="B24" s="3" t="inlineStr">
         <is>
           <t>KIT, HARNESS - TOOLBAR CLEARANCE LIGHTS - E-SERIES</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr"/>
       <c r="D24" s="4" t="n">