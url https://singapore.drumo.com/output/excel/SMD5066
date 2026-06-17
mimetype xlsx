--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -439,51 +439,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G34"/>
+  <dimension ref="A1:G33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="25" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SeedMaster Equipment Configurator - Parts List</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Reference: SMD5066</t>
@@ -492,622 +492,601 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: SeedMaster Dual Knife Opener</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: a</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-05-03 07:22</t>
+          <t>Generated: 2026-06-17 15:57</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Config Step</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>250878</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>MANUAL, OPERATORS – E-SERIES W/ SMD</t>
+          <t>MANUAL, OPERATORS</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr"/>
       <c r="D9" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Configuration Type</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>250875</t>
+          <t>602510</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>MANUAL, OPERATORS – TOOLBAR/UPII/NOVA - STAGE 1</t>
+          <t>KIT, HARNESS - TOOLBAR CLEARANCE LIGHTS - E-SERIES</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr"/>
       <c r="D10" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Configuration Type</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>602510</t>
+          <t>414425</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>KIT, HARNESS - TOOLBAR CLEARANCE LIGHTS - E-SERIES</t>
+          <t>BDL, LIFT KIT - 3 PLEX - EXTENDED RAILS - STAGE 1</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr"/>
       <c r="D11" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
-          <t>Configuration Type</t>
+          <t>Toolbar Size</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>414425</t>
+          <t>492192-1</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>BDL, LIFT KIT - 3 PLEX - EXTENDED RAILS - STAGE 1</t>
+          <t>BDL, RAILS - 3 PLEX - EXTENDED</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr"/>
       <c r="D12" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Toolbar Size</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>492192-1</t>
+          <t>404307</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>BDL, RAILS - 3 PLEX - EXTENDED</t>
+          <t>BDL, MAIN FRAME ANGLE BRKT - EXTENDED RAILS - STAGE 1</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr"/>
       <c r="D13" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Toolbar Size</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>404307</t>
+          <t>990129</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>BDL, MAIN FRAME ANGLE BRKT - EXTENDED RAILS - STAGE 1</t>
+          <t>ASSY, 4010CT-3 PLEX-SMDi</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr"/>
       <c r="D14" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
-          <t>Toolbar Size</t>
+          <t>Opener Spacing</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>990129</t>
+          <t>400772</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>ASSY, 4010CT-3 PLEX-SMDi</t>
+          <t>BDL, SEED KNIFE IL OFFSET LEFT - TXB</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr"/>
       <c r="D15" s="4" t="n">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
           <t>Opener Spacing</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>400772</t>
+          <t>400774</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>BDL, SEED KNIFE IL OFFSET LEFT - TXB</t>
+          <t>BDL, SEED KNIFE IL OFFSET RIGHT - TXB</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr"/>
       <c r="D16" s="4" t="n">
         <v>24</v>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>Opener Spacing</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t>400774</t>
+          <t>400680</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>BDL, SEED KNIFE IL OFFSET RIGHT - TXB</t>
+          <t>BDL, SEED KNIFE PAIRED ROW - TXB</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr"/>
       <c r="D17" s="4" t="n">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
           <t>Opener Spacing</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
-          <t>400680</t>
+          <t>530009</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>BDL, SEED KNIFE PAIRED ROW - TXB</t>
+          <t>ASSY, SM DIST-4010-6Z-TBH</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr"/>
       <c r="D18" s="4" t="n">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>Opener Spacing</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>530009</t>
+          <t>401164</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>ASSY, SM DIST-4010-6Z-TBH</t>
+          <t>BDL,HYD-OPENER-M40/50CT-10IN-DANFOSS</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr"/>
       <c r="D19" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
           <t>Opener Spacing</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
-          <t>401164</t>
+          <t>405452</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>BDL,HYD-OPENER-M40/50CT-10IN-DANFOSS</t>
+          <t>BDL, HIGH FLOAT TIRES - 3 PLEX</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr"/>
       <c r="D20" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E20" s="3" t="inlineStr">
         <is>
-          <t>Opener Spacing</t>
+          <t>Rear Wing Tires</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t>405452</t>
+          <t>405990</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
-          <t>BDL, HIGH FLOAT TIRES - 3 PLEX</t>
+          <t>BDL, REAR AXLE - MAIN FRAME - CT AND M-FOLD - DUAL 710/70R38 - STAGE 1</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr"/>
       <c r="D21" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
-          <t>Rear Wing Tires</t>
+          <t>Rear Axle Options</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
-          <t>405990</t>
+          <t>407895</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
-          <t>BDL, REAR AXLE - MAIN FRAME - CT AND M-FOLD - DUAL 710/70R38 - STAGE 1</t>
+          <t>BDL, REAR HITCH - JD C850 - EXT RAILS - 8X12 AXLE</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr"/>
       <c r="D22" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
-          <t>Rear Axle Options</t>
+          <t>Rear Hitch</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>407895</t>
+          <t>601134</t>
         </is>
       </c>
       <c r="B23" s="3" t="inlineStr">
         <is>
-          <t>BDL, REAR HITCH - JD C850 - EXT RAILS - 8X12 AXLE</t>
+          <t>ASSY, SUPPORT - COUPLER/CONNECTOR - REAR HITCH</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr"/>
       <c r="D23" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
-          <t>Rear Hitch</t>
+          <t>Rear Hitch Coupler Mounts</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
-          <t>601134</t>
+          <t>451505</t>
         </is>
       </c>
       <c r="B24" s="3" t="inlineStr">
         <is>
-          <t>ASSY, SUPPORT - COUPLER/CONNECTOR - REAR HITCH</t>
+          <t>BDL, RVN - TXB - UPII REAR MOUNT - STAGE 2</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr"/>
       <c r="D24" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E24" s="3" t="inlineStr">
         <is>
-          <t>Rear Hitch Coupler Mounts</t>
+          <t>Control System Configuration</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>451505</t>
+          <t>501977-1</t>
         </is>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
-          <t>BDL, RVN - TXB - UPII REAR MOUNT - STAGE 2</t>
+          <t>BDL, CONTROL FUNCTION EXTENSIONS - W/ REAR MOUNTED UPII - STAGE 1</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr"/>
       <c r="D25" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
           <t>Control System Configuration</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
-          <t>501977-1</t>
+          <t>602502</t>
         </is>
       </c>
       <c r="B26" s="3" t="inlineStr">
         <is>
-          <t>BDL, CONTROL FUNCTION EXTENSIONS - W/ REAR MOUNTED UPII - STAGE 1</t>
+          <t>KIT, HARNESS - ACROSS TOOLBAR - TOPCON</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr"/>
       <c r="D26" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E26" s="3" t="inlineStr">
         <is>
-          <t>Control System Configuration</t>
+          <t>Hydraulic &amp; Electrical Extensions</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
-          <t>602502</t>
+          <t>601204</t>
         </is>
       </c>
       <c r="B27" s="3" t="inlineStr">
         <is>
-          <t>KIT, HARNESS - ACROSS TOOLBAR - TOPCON</t>
+          <t>CTN, HYD - FAN HOSES - DUAL SHOOT - E-SERIES - SMD</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr"/>
       <c r="D27" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E27" s="3" t="inlineStr">
         <is>
           <t>Hydraulic &amp; Electrical Extensions</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
-          <t>601204</t>
+          <t>601981</t>
         </is>
       </c>
       <c r="B28" s="3" t="inlineStr">
         <is>
-          <t>CTN, HYD - FAN HOSES - DUAL SHOOT - E-SERIES - SMD</t>
+          <t>BAG, HDW - HYD - FAN COUPLERS - FEMALE - E-SERIES - DS</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr"/>
       <c r="D28" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E28" s="3" t="inlineStr">
         <is>
           <t>Hydraulic &amp; Electrical Extensions</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
-          <t>601981</t>
+          <t>601135</t>
         </is>
       </c>
       <c r="B29" s="3" t="inlineStr">
         <is>
-          <t>BAG, HDW - HYD - FAN COUPLERS - FEMALE - E-SERIES - DS</t>
+          <t>ASSY, CLAMP BLOCKS - DUAL SHOOT - E-SERIES</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr"/>
       <c r="D29" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E29" s="3" t="inlineStr">
         <is>
           <t>Hydraulic &amp; Electrical Extensions</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
-          <t>601135</t>
+          <t>254516</t>
         </is>
       </c>
       <c r="B30" s="3" t="inlineStr">
         <is>
-          <t>ASSY, CLAMP BLOCKS - DUAL SHOOT - E-SERIES</t>
+          <t>HITCH, ARTICULATING BALL - BULL PULL - CAT 5 - STAGE 1</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr"/>
       <c r="D30" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E30" s="3" t="inlineStr">
         <is>
-          <t>Hydraulic &amp; Electrical Extensions</t>
+          <t>Front Hitch</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
-          <t>254516</t>
+          <t>191489-1</t>
         </is>
       </c>
       <c r="B31" s="3" t="inlineStr">
         <is>
-          <t>HITCH, ARTICULATING BALL - BULL PULL - CAT 5 - STAGE 1</t>
+          <t>SHIPPING, WOODEN CRATE - FIRE RATED</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr"/>
       <c r="D31" s="4" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E31" s="3" t="inlineStr">
         <is>
-          <t>Front Hitch</t>
+          <t>Shipping</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
-          <t>191489-1</t>
+          <t>191491</t>
         </is>
       </c>
       <c r="B32" s="3" t="inlineStr">
         <is>
-          <t>SHIPPING, WOODEN CRATE - FIRE RATED</t>
+          <t>BLOCKING, 2" X 4" X 96" - SIMPLICITY CERTIFIED</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr"/>
       <c r="D32" s="4" t="n">
-        <v>3</v>
+        <v>75</v>
       </c>
       <c r="E32" s="3" t="inlineStr">
         <is>
           <t>Shipping</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
-          <t>191491</t>
+          <t>900022</t>
         </is>
       </c>
       <c r="B33" s="3" t="inlineStr">
         <is>
-          <t>BLOCKING, 2" X 4" X 96" - SIMPLICITY CERTIFIED</t>
+          <t>BDL, OPENER CRADLE  - 4010 / 50 QTY</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr"/>
       <c r="D33" s="4" t="n">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="E33" s="3" t="inlineStr">
-        <is>
-[...19 lines deleted...]
-      <c r="E34" s="3" t="inlineStr">
         <is>
           <t>Shipping</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>