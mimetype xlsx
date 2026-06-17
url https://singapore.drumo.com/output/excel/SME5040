--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -492,51 +492,51 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: E-Series Air Cart</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: —</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: Kirk Nowakowski</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-05-03 07:20</t>
+          <t>Generated: 2026-06-17 15:54</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">