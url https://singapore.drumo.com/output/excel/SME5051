--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -439,51 +439,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G29"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="25" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SeedMaster Equipment Configurator - Parts List</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Reference: SME5051</t>
@@ -492,517 +492,538 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: E-Series Air Cart</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: Tembo wezi</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: Wezi Tembo</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-05-03 07:23</t>
+          <t>Generated: 2026-06-17 15:59</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Config Step</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>990206</t>
+          <t>250877</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>BDL, E1030 BASE - 8Z</t>
+          <t>MANUAL, OPERATORS</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr"/>
       <c r="D9" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
-          <t>Tank Configuration</t>
+          <t>Configuration Type</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>602529</t>
+          <t>990206</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>KIT,ELEC MTR-E1030-8Z-TOPCON</t>
+          <t>BDL, E1030 BASE - 8Z</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr"/>
       <c r="D10" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>602525</t>
+          <t>602529</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>KIT, ELEC - E1030 BASE - TOPCON</t>
+          <t>KIT,ELEC MTR-E1030-8Z-TOPCON</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr"/>
       <c r="D11" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>602521</t>
+          <t>602525</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>KIT,HARNESS-CLEARANCE LT-E1030</t>
+          <t>KIT, ELEC - E1030 BASE - TOPCON</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr"/>
       <c r="D12" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>602522</t>
+          <t>602521</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>KIT,HARNESS-WORK LIGHTS-E1030</t>
+          <t>KIT,HARNESS-CLEARANCE LT-E1030</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr"/>
       <c r="D13" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>602524</t>
+          <t>602522</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>KIT,HARNESS-FAN/PRESSURE-E1030</t>
+          <t>KIT,HARNESS-WORK LIGHTS-E1030</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr"/>
       <c r="D14" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>602523</t>
+          <t>602524</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>KIT,HARNESS-ELECTRIC MTR-E1030</t>
+          <t>KIT,HARNESS-FAN/PRESSURE-E1030</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr"/>
       <c r="D15" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>602513</t>
+          <t>602523</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>KIT, HARNESS - POWER HOUSING - E-SERIES</t>
+          <t>KIT,HARNESS-ELECTRIC MTR-E1030</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr"/>
       <c r="D16" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t>602526</t>
+          <t>602513</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>KIT, SCALES - TOPCON - E1030</t>
+          <t>KIT, HARNESS - POWER HOUSING - E-SERIES</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr"/>
       <c r="D17" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
-          <t>601202</t>
+          <t>602526</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>CTN, HYD - FANS - DUAL SHOOT - E-SERIES</t>
+          <t>KIT, SCALES - TOPCON - E1030</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr"/>
       <c r="D18" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>601203</t>
+          <t>601202</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>CTN, HYD - PURGE/ALTERNATOR - E-SERIES</t>
+          <t>CTN, HYD - FANS - DUAL SHOOT - E-SERIES</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr"/>
       <c r="D19" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
-          <t>601522</t>
+          <t>601203</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>ASSY,PIPES-CHASSIS-DS E1030</t>
+          <t>CTN, HYD - PURGE/ALTERNATOR - E-SERIES</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr"/>
       <c r="D20" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E20" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t>601614</t>
+          <t>601522</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
-          <t>BDL,TIRE-VF900</t>
+          <t>ASSY,PIPES-CHASSIS-DS E1030</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr"/>
       <c r="D21" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
-          <t>Tire Package</t>
+          <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
-          <t>601616</t>
+          <t>601614</t>
         </is>
       </c>
       <c r="B22" s="3" t="inlineStr">
         <is>
-          <t>ASSY,BRAKE-SME</t>
+          <t>BDL,TIRE-VF900</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr"/>
       <c r="D22" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
-          <t>Brakes</t>
+          <t>Tire Package</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>601408</t>
+          <t>601616</t>
         </is>
       </c>
       <c r="B23" s="3" t="inlineStr">
         <is>
-          <t>ASSY,CONVEYOR-1633,E1030</t>
+          <t>ASSY,BRAKE-SME</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr"/>
       <c r="D23" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
-          <t>Load/Unload Conveyor, 15" Belt, w/ Wireless Remote</t>
+          <t>Brakes</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
-          <t>601221</t>
+          <t>601408</t>
         </is>
       </c>
       <c r="B24" s="3" t="inlineStr">
         <is>
-          <t>CTN,HYD-CONVEYOR EXT-E1030</t>
+          <t>ASSY,CONVEYOR-1633,E1030</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr"/>
       <c r="D24" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E24" s="3" t="inlineStr">
         <is>
           <t>Load/Unload Conveyor, 15" Belt, w/ Wireless Remote</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>600900</t>
+          <t>601221</t>
         </is>
       </c>
       <c r="B25" s="3" t="inlineStr">
         <is>
-          <t>ASSY,CRANE-SME</t>
+          <t>CTN,HYD-CONVEYOR EXT-E1030</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr"/>
       <c r="D25" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
-          <t>Mounted Crane w/ Wireless Remote</t>
+          <t>Load/Unload Conveyor, 15" Belt, w/ Wireless Remote</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
-          <t>601217</t>
+          <t>600900</t>
         </is>
       </c>
       <c r="B26" s="3" t="inlineStr">
         <is>
-          <t>LINE,FRMD STEEL-HYD 5/8OD</t>
+          <t>ASSY,CRANE-SME</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr"/>
       <c r="D26" s="4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E26" s="3" t="inlineStr">
         <is>
           <t>Mounted Crane w/ Wireless Remote</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
-          <t>600800</t>
+          <t>601217</t>
         </is>
       </c>
       <c r="B27" s="3" t="inlineStr">
         <is>
-          <t>ASSY,REAR HITCH,SME</t>
+          <t>LINE,FRMD STEEL-HYD 5/8OD</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr"/>
       <c r="D27" s="4" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E27" s="3" t="inlineStr">
         <is>
-          <t>Rear Hitch, 2" Pin</t>
+          <t>Mounted Crane w/ Wireless Remote</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
-          <t>602500</t>
+          <t>600800</t>
         </is>
       </c>
       <c r="B28" s="3" t="inlineStr">
         <is>
-          <t>KIT, XD+ MONITOR - IN-CAB - TOPCON</t>
+          <t>ASSY,REAR HITCH,SME</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr"/>
       <c r="D28" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E28" s="3" t="inlineStr">
         <is>
-          <t>In-Cab Monitor</t>
+          <t>Rear Hitch, 2" Pin</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
-          <t>602501</t>
+          <t>602500</t>
         </is>
       </c>
       <c r="B29" s="3" t="inlineStr">
         <is>
-          <t>KIT, KEYPAD - IN-CAB - TOPCON</t>
+          <t>KIT, XD+ MONITOR - IN-CAB - TOPCON</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr"/>
       <c r="D29" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E29" s="3" t="inlineStr">
+        <is>
+          <t>In-Cab Monitor</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>602501</t>
+        </is>
+      </c>
+      <c r="B30" s="3" t="inlineStr">
+        <is>
+          <t>KIT, KEYPAD - IN-CAB - TOPCON</t>
+        </is>
+      </c>
+      <c r="C30" s="3" t="inlineStr"/>
+      <c r="D30" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="E30" s="3" t="inlineStr">
         <is>
           <t>Optional In-Cab Keypad</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>