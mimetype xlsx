--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -492,51 +492,51 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: Ultra SR Single Rank Drill</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: test</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: test</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-05-03 07:22</t>
+          <t>Generated: 2026-06-17 15:58</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
@@ -610,107 +610,107 @@
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>419096</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>BDL, OPENER HOSE HOLDERS SB - SR</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr"/>
       <c r="D12" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>400532</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>Agtron Legend Blockage</t>
+          <t>BDL, HD FERT KNIFE - SR</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr"/>
       <c r="D13" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>419271</t>
+          <t>512015</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>BDL, OPENERS - SR6015 - STD</t>
+          <t>Agtron Legend Blockage</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr"/>
       <c r="D14" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
-          <t>Opener Configuration</t>
+          <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>400532</t>
+          <t>419271</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>BDL, HD FERT KNIFE - SR</t>
+          <t>BDL, OPENERS - SR6015 - STD</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr"/>
       <c r="D15" s="4" t="n">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
-          <t>Fertilizer Knife Option</t>
+          <t>Opener Configuration</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>451144-1</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
           <t>BDL, SEEDBDL, SEEDMASTER, REMOTE TANK MONITOR - STAGE 2</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr"/>
       <c r="D16" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>Remote Tank Monitor</t>
         </is>
       </c>
     </row>
     <row r="17">
@@ -720,51 +720,51 @@
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>ASSY,STD ROLLER CARTRIDGE</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr"/>
       <c r="D17" s="4" t="n">
         <v>4</v>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
           <t>Top Meter - Standard Roller</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>250876</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>MANUAL, OPERATORS – SR - STAGE 1</t>
+          <t>MANUAL, OPERATORS</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr"/>
       <c r="D18" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>Configuration Type</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>