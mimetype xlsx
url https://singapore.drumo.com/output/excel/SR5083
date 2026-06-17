--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -492,90 +492,90 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: Ultra SR Single Rank Drill</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: Dom</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: Domenic</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-05-03 07:19</t>
+          <t>Generated: 2026-06-17 16:10</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Config Step</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>250876</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>MANUAL, OPERATORS – SR - STAGE 1</t>
+          <t>MANUAL, OPERATORS</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr"/>
       <c r="D9" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Configuration Type</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>417000</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>BDL, SINGLE RANK SR6015</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr"/>
       <c r="D10" s="4" t="n">
@@ -631,128 +631,128 @@
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>419096</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>BDL, OPENER HOSE HOLDERS SB - SR</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr"/>
       <c r="D13" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>TBD</t>
+          <t>400532</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>Agtron Legend Blockage</t>
+          <t>BDL, HD FERT KNIFE - SR</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr"/>
       <c r="D14" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>419093</t>
+          <t>512015</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>BDL, OPENERS - SR6015 - INLINE</t>
+          <t>Agtron Legend Blockage</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr"/>
       <c r="D15" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E15" s="3" t="inlineStr">
         <is>
-          <t>Opener Configuration</t>
+          <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>400679</t>
+          <t>419093</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>BDL, SEED KNIFE PAIRED ROW - SR</t>
+          <t>BDL, OPENERS - SR6015 - INLINE</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr"/>
       <c r="D16" s="4" t="n">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>Opener Configuration</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t>400532</t>
+          <t>400679</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>BDL, HD FERT KNIFE - SR</t>
+          <t>BDL, SEED KNIFE PAIRED ROW - SR</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr"/>
       <c r="D17" s="4" t="n">
         <v>48</v>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
-          <t>Fertilizer Knife Option</t>
+          <t>Opener Configuration</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>419264</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>BDL, LIQUID SR - PWM W/ HYPRO PUMP MNT</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr"/>
       <c r="D18" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>Liquid Control</t>
         </is>
       </c>
     </row>
     <row r="19">