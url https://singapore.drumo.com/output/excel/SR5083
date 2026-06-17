--- v1 (2026-06-17)
+++ v2 (2026-06-17)
@@ -492,51 +492,51 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: Ultra SR Single Rank Drill</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: Dom</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: Domenic</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-06-17 16:10</t>
+          <t>Generated: 2026-06-17 17:38</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">