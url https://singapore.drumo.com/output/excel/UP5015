--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -439,51 +439,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="25" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SeedMaster Equipment Configurator - Parts List</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Reference: UP5015</t>
@@ -492,51 +492,51 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: UltraPro II On-Frame Tank</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: a</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: a</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-05-03 08:49</t>
+          <t>Generated: 2026-06-17 15:51</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
@@ -793,50 +793,71 @@
       </c>
       <c r="E20" s="3" t="inlineStr">
         <is>
           <t>Tank Configuration</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>TBD</t>
         </is>
       </c>
       <c r="B21" s="3" t="inlineStr">
         <is>
           <t>Agtron Legend Blockage - 8012 - 10 Zone</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr"/>
       <c r="D21" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
           <t>Blockage Installation</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>250875</t>
+        </is>
+      </c>
+      <c r="B22" s="3" t="inlineStr">
+        <is>
+          <t>MANUAL, OPERATORS</t>
+        </is>
+      </c>
+      <c r="C22" s="3" t="inlineStr"/>
+      <c r="D22" s="4" t="n">
+        <v>1</v>
+      </c>
+      <c r="E22" s="3" t="inlineStr">
+        <is>
+          <t>Configuration Type</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>