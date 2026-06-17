--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -492,137 +492,137 @@
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Product: UltraPro II On-Frame Tank</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Dealer: a</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Customer: q</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Generated: 2026-05-03 07:21</t>
+          <t>Generated: 2026-06-17 15:53</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Config Step</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>A510329</t>
+          <t>250875</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
-          <t>WELD, PRODUCT BOOT - DUAL - SEED ROW W/ LIQUID - STD - BLK</t>
+          <t>MANUAL, OPERATORS</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr"/>
       <c r="D9" s="4" t="n">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Configuration Type</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
-          <t>A510339</t>
+          <t>A510329</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>WELD, PRODUCT BOOT - DUAL - SEED ROW W/ LIQUID - MIR - BLK</t>
+          <t>WELD, PRODUCT BOOT - DUAL - SEED ROW W/ LIQUID - STD - BLK</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr"/>
       <c r="D10" s="4" t="n">
         <v>32</v>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Configuration Type</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>250875</t>
+          <t>A510339</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>MANUAL, OPERATORS – TOOLBAR/UPII/NOVA - STAGE 1</t>
+          <t>WELD, PRODUCT BOOT - DUAL - SEED ROW W/ LIQUID - MIR - BLK</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr"/>
       <c r="D11" s="4" t="n">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Configuration Type</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>480778</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>BDL, DISTRIBUTION - ULTRAPRO II - 64 RUN - 8 ZONE - TRIPLE PRODUCT</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr"/>
       <c r="D12" s="4" t="n">
         <v>1</v>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Tank Size</t>